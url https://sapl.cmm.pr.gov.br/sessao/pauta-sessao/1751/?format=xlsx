--- v0 (2026-05-03)
+++ v1 (2026-09-26)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="63">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica nº 143 de 2026</t>
   </si>
   <si>
@@ -81,51 +81,51 @@
   <si>
     <t>Projeto de Lei Ordinária nº 17557 de 2025</t>
   </si>
   <si>
     <t>Giselli Bianchini</t>
   </si>
   <si>
     <t>Institui a Semana da Valorização da Cultura e da Formação Histórica e Geográfica de Maringá e dá outras providências.</t>
   </si>
   <si>
     <t>Aprovado em segunda discussão</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 17843 de 2025</t>
   </si>
   <si>
     <t>William Gentil</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Maringá, o Programa Maringá Mais Leve, destinado à prevenção e ao tratamento da obesidade e do diabetes tipo 2, e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 17168 de 2025</t>
   </si>
   <si>
-    <t>Professora Ana Lúcia</t>
+    <t>Professora Ana Lúcia,Giselli Bianchini,Italo Maroneze,Jeremias,Luiz Neto,Sidnei Telles,William Gentil</t>
   </si>
   <si>
     <t>Institui as Diretrizes para o Plano de Educacional Individualizado - PEI da Educação Especial no Município de Maringá e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 17717 de 2025</t>
   </si>
   <si>
     <t>Angelo Salgueiro</t>
   </si>
   <si>
     <t>Dispõe sobre a oficialização da denominação Maringá Encantada para as festividades natalinas realizadas no Município de Maringá e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 961 de 2025</t>
   </si>
   <si>
     <t>Uilian da Farmácia</t>
   </si>
   <si>
     <t>Institui, no âmbito da Câmara Municipal de Maringá, o Diploma “Parlamentares Amigos de Maringá” e dá outras providências.</t>
   </si>
   <si>
     <t>Incluído na Ordem do Dia em segunda discussão</t>
   </si>
@@ -154,50 +154,53 @@
     <t>Requerimento nº 41 de 2026</t>
   </si>
   <si>
     <t>Diogo Altamir da Lotérica</t>
   </si>
   <si>
     <t>Solicita ao prefeito que informe a esta Casa de Leis, para fins de esclarecimento público, com relação ao posto de atendimento do Poupatempo, o quanto segue:_x000D_
 _x000D_
 1 - qual o valor gasto com aluguel e manutenção do local em que está localizado o Poupatempo, bem como se haveria economia de recursos, caso referido posto de atendimento fosse realocado em espaços públicos municipais localizados no centro da cidade;_x000D_
 _x000D_
 2 - quais medidas estão sendo tomadas para facilitar o acesso ao referido posto de atendimento por idosos e pessoas com mobilidade reduzida que dependem exclusivamente de ônibus para chegar ao local atual;_x000D_
 _x000D_
 3 - se existe algum estudo técnico recente avaliando a transferência da unidade para uma área central ou para o Terminal Urbano. Em caso positivo, encaminhe cópia.</t>
   </si>
   <si>
     <t>Requerimento nº 67 de 2026</t>
   </si>
   <si>
     <t>Professor Pacífico</t>
   </si>
   <si>
     <t>Solicita ao prefeito que informe a esta Casa de Leis, para fins de esclarecimento público, as seguintes informações: 1 - se existe cronograma de limpeza e retirada de entulhos para o referido córrego; 2 - quando foi realizada a última limpeza nesse local; 3 - qual secretaria ou setor é responsável pela manutenção e fiscalização da área; 4 - se há registro de notificações ou autuações por descarte irregular de resíduos no local; 5 - quais medidas preventivas estão sendo adotadas pelo Poder Público para evitar novos descartes irregulares.</t>
   </si>
   <si>
     <t>Requerimento nº 120 de 2026</t>
+  </si>
+  <si>
+    <t>Professora Ana Lúcia</t>
   </si>
   <si>
     <t>Solicita ao prefeito  que informe ou envie a esta Casa de Leis, para fins de esclarecimento público, –  com relação à intervenção de impermeabilização/pavimentação em canteiro da Avenida Guaiapó, – o quanto segue: I. Do processo administrativo e documentos técnicos: 1 - Cópia integral do processo administrativo que deu origem à obra/intervenção, incluindo, no mínimo: a) projeto básico e/ou executivo (plantas, cortes, detalhes e especificações); b) memorial descritivo e memorial de cálculo, se houver; c) justificativa técnica da solução adotada (motivação, diagnóstico do problema e objetivo da intervenção); d) Termo de Referência/ETP, se houver (ou documento equivalente de planejamento); e) orçamento detalhado, composição de custos e planilhas; f) cronograma físico-financeiro; g) ordem de serviço e instrumentos de fiscalização/medição; h) ART/RRT do(s) responsável(is) técnico(s) pelo projeto e pela execução, com comprovantes de registro (continua no requerimento anexo).</t>
   </si>
   <si>
     <t>Requerimento nº 128 de 2026</t>
   </si>
   <si>
     <t>Daniel Malvezzi</t>
   </si>
   <si>
     <t>Solicita ao prefeito que informe a esta Casa de Leis, para fins de esclarecimento, com relação à Lei n. 11.930/2025, que dispõe sobre a inclusão obrigatória de curso de primeiros socorros a recém-nascidos no Programa de Pré-Natal, o quanto segue: 1 - se a referida Lei já foi regulamentada pelo Poder Executivo. Em caso afirmativo, encaminhe cópia integral do ato regulamentador, e, em caso negativo, decline as razões da ausência de regulamentação e o prazo previsto para sua edição. 2 - se o curso obrigatório de primeiros socorros a recém-nascidos já está sendo efetivamente ofertado no âmbito do Programa de Pré-Natal do Município. Em caso positivo, informe, ainda: a) em quais unidades de saúde o curso já está disponível; b) a periodicidade das turmas e o número médio de participantes (continua no requerimento anexo).</t>
   </si>
   <si>
     <t>Requerimento nº 174 de 2026</t>
   </si>
   <si>
     <t>Jeremias</t>
   </si>
   <si>
     <t>Solicita ao prefeito  que informe  a esta Casa de Leis, para fins de esclarecimento público, relativamente ao atendimento de casos ortopédicos nas Unidades de Pronto Atendimento (UPAs) do Município, o quanto segue: Se há previsão, na estrutura das UPAs do Município de Maringá, para atendimento por profissional médico especialista em ortopedia, especificando, em caso positivo, em quais unidades, dias e horários tais profissionais são disponibilizados; Caso não haja previsão de atendimento por ortopedista nas UPAs, se existe protocolo, diretriz ou normatização municipal que discipline o atendimento e encaminhamento de pacientes com demandas ortopédicas nessas unidades; O número total de atendimentos classificados como ortopédicos realizados nas UPAs do Município nos últimos 12 (doze) meses (continua no requerimento anexo).</t>
   </si>
   <si>
     <t>Requerimento nº 179 de 2026</t>
   </si>
@@ -546,51 +549,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="45.28515625" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="24.140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="90.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="44" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
@@ -802,174 +805,174 @@
       </c>
       <c r="C12" t="s">
         <v>42</v>
       </c>
       <c r="D12" t="s">
         <v>43</v>
       </c>
       <c r="E12" t="s">
         <v>44</v>
       </c>
       <c r="F12" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>65221</v>
       </c>
       <c r="B13" t="s">
         <v>6</v>
       </c>
       <c r="C13" t="s">
         <v>45</v>
       </c>
       <c r="D13" t="s">
-        <v>23</v>
+        <v>46</v>
       </c>
       <c r="E13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F13" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>65141</v>
       </c>
       <c r="B14" t="s">
         <v>6</v>
       </c>
       <c r="C14" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D14" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E14" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F14" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>65040</v>
       </c>
       <c r="B15" t="s">
         <v>6</v>
       </c>
       <c r="C15" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D15" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E15" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F15" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>65144</v>
       </c>
       <c r="B16" t="s">
         <v>6</v>
       </c>
       <c r="C16" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D16" t="s">
         <v>16</v>
       </c>
       <c r="E16" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F16" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>65074</v>
       </c>
       <c r="B17" t="s">
         <v>6</v>
       </c>
       <c r="C17" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D17" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E17" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>65258</v>
       </c>
       <c r="B18" t="s">
         <v>6</v>
       </c>
       <c r="C18" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D18" t="s">
         <v>20</v>
       </c>
       <c r="E18" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>65210</v>
       </c>
       <c r="B19" t="s">
         <v>6</v>
       </c>
       <c r="C19" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D19" t="s">
         <v>20</v>
       </c>
       <c r="E19" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F19" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>